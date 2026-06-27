--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -407,2820 +407,4780 @@
           <w:p w:rsidR="00C56846" w:rsidRPr="00263DC9" w:rsidRDefault="00C56846" w:rsidP="00263DC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>№ Акт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>0019</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>АО СЗ «РУС»</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «Связь-комплект»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>7530008329</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536140884</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>Нарушений не имеется</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушения имеются</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="616" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Не применялись</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>18.03.2026</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>13.01.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>40</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>0039</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0287</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>ООО «Карат»</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>АО «810 АРЗ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>7536085898</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536080716</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Нарушения имеется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="616" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Не применялись</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>12.02.2026</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>19.01.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>23</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="00040F8D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>0100</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0383</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ООО «</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Энергокомплект</w:t>
+              <w:t>РемСтройИнтерьер</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>7536039718</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7534017003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>Нарушений не имеется</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушения имеются</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="616" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Не применялись</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>16.02.2026</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>23.01.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>25</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="00040F8D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>0210</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0557</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>ПАО «ТГК-14»</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЛидерСтрой</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>7534018889</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7500019676</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>Нарушений не имеется</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушения имеются</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="616" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Не применялись</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>16.03.2026</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>30.01.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>38</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>0287</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0561</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>АО «810 АРЗ»</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО СЗ «ДВСК»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>7536080716</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7500025856</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>Нарушения имеется</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="616" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Не применялись</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>19.01.2026</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>03.02.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>9</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidTr="00040F8D">
+      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>0383</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0039</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...32 lines deleted...]
-              <w:t>»</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «Карат»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>7534017003</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536085898</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>Нарушения имеются</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушения имеется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="616" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Не применялись</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>23.01.2026</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>12.02.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>13</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>0401</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>ООО «Связь-комплект»</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Энергокомплект</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>7536140884</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536039718</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>Нарушения имеются</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="616" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Не применялись</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>13.01.2026</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>16.02.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>02</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="00040F8D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>0484</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0528</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ООО «</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Чита-Техноцентр</w:t>
+              <w:t>ЮКА-Строй</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>7536098819</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536172646</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Нарушения имеются</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="616" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Не применялись</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>13.03.2026</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>12.02.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>37</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>0561</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0484</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>ООО СЗ «ДВСК»</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Чита-Техноцентр</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>7500025856</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536098819</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>Нарушений не имеется</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушения имеются</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="616" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Не применялись</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>03.02.2026</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>13.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>19</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidTr="00040F8D">
+      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>0528</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...32 lines deleted...]
-              <w:t>»</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ПАО «ТГК-14»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>7536172646</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7534018889</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>Нарушения имеются</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="616" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Не применялись</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>12.02.2026</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>16.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>36</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidTr="00040F8D">
+      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>0557</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...32 lines deleted...]
-              <w:t>»</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>АО СЗ «РУС»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>7500019676</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7530008329</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>Нарушения имеются</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="616" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Не применялись</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>30.01.2026</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>18.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00263DC9" w:rsidRPr="00263DC9" w:rsidRDefault="00263DC9" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>17</w:t>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0512</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «СЗ «СК ЭЖС - МКР»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536188981</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="387" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>26.03.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="317" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0066</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО СЗ «ЭЖС»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536066609</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="387" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>26.03.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="317" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0255</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО СЗ «СК ЭЖС»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536076903</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="387" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>27.03.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="317" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0457</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО СЗ «СК ЭЖС-ЧИТА»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536185349</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="387" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>27.03.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="317" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0497</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО Специализированный застройщик «ВСН групп»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536174650</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="387" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>30.03.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="317" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0514</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО ЗЖБИ «НОВИН»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536176739</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="387" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>30.03.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="317" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0455</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «ЗГСК»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536181665</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="387" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>06.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="317" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0488</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>АО «Висмут»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536106570</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="387" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>08.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="317" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00F25238" w:rsidRPr="002E650F" w:rsidRDefault="00F25238" w:rsidP="007174E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F25238" w:rsidRPr="002E650F" w:rsidSect="007174E7">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="720" w:right="567" w:bottom="568" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4128,50 +6088,51 @@
     <w:rsid w:val="007125F5"/>
     <w:rsid w:val="00714947"/>
     <w:rsid w:val="007174E7"/>
     <w:rsid w:val="00720A00"/>
     <w:rsid w:val="007226CE"/>
     <w:rsid w:val="00730057"/>
     <w:rsid w:val="00730F6E"/>
     <w:rsid w:val="0074038C"/>
     <w:rsid w:val="0074368E"/>
     <w:rsid w:val="00744EE3"/>
     <w:rsid w:val="00754ABA"/>
     <w:rsid w:val="00754BFD"/>
     <w:rsid w:val="00760053"/>
     <w:rsid w:val="0077170F"/>
     <w:rsid w:val="007718D2"/>
     <w:rsid w:val="0077727D"/>
     <w:rsid w:val="00784D06"/>
     <w:rsid w:val="007B003A"/>
     <w:rsid w:val="007B6704"/>
     <w:rsid w:val="007C23F0"/>
     <w:rsid w:val="007D757A"/>
     <w:rsid w:val="007E042E"/>
     <w:rsid w:val="007E1832"/>
     <w:rsid w:val="007F369F"/>
     <w:rsid w:val="00800D74"/>
+    <w:rsid w:val="00820911"/>
     <w:rsid w:val="00836090"/>
     <w:rsid w:val="008366CB"/>
     <w:rsid w:val="0083699C"/>
     <w:rsid w:val="008408B2"/>
     <w:rsid w:val="00860700"/>
     <w:rsid w:val="00863804"/>
     <w:rsid w:val="00865B38"/>
     <w:rsid w:val="008704F9"/>
     <w:rsid w:val="00871DFC"/>
     <w:rsid w:val="008735E4"/>
     <w:rsid w:val="00876A45"/>
     <w:rsid w:val="008831AB"/>
     <w:rsid w:val="00885D4B"/>
     <w:rsid w:val="008A3F10"/>
     <w:rsid w:val="008A611D"/>
     <w:rsid w:val="008B09A2"/>
     <w:rsid w:val="008B1292"/>
     <w:rsid w:val="008B2321"/>
     <w:rsid w:val="008D05B4"/>
     <w:rsid w:val="008D2D5E"/>
     <w:rsid w:val="008E6358"/>
     <w:rsid w:val="008F285B"/>
     <w:rsid w:val="008F303F"/>
     <w:rsid w:val="008F417E"/>
     <w:rsid w:val="009148BE"/>
@@ -4350,89 +6311,90 @@
     <w:rsid w:val="00E43201"/>
     <w:rsid w:val="00E47CE8"/>
     <w:rsid w:val="00E501E4"/>
     <w:rsid w:val="00E535DE"/>
     <w:rsid w:val="00E84624"/>
     <w:rsid w:val="00E87A36"/>
     <w:rsid w:val="00E90413"/>
     <w:rsid w:val="00E91FF4"/>
     <w:rsid w:val="00EA4567"/>
     <w:rsid w:val="00EA5874"/>
     <w:rsid w:val="00EB1E20"/>
     <w:rsid w:val="00EB408F"/>
     <w:rsid w:val="00EB4517"/>
     <w:rsid w:val="00EB59CC"/>
     <w:rsid w:val="00EC0AE3"/>
     <w:rsid w:val="00EC0CEA"/>
     <w:rsid w:val="00EC4350"/>
     <w:rsid w:val="00EE798A"/>
     <w:rsid w:val="00EF032E"/>
     <w:rsid w:val="00EF6BE7"/>
     <w:rsid w:val="00F107BA"/>
     <w:rsid w:val="00F14387"/>
     <w:rsid w:val="00F16061"/>
     <w:rsid w:val="00F16282"/>
     <w:rsid w:val="00F21525"/>
+    <w:rsid w:val="00F221C3"/>
     <w:rsid w:val="00F25238"/>
     <w:rsid w:val="00F27F7A"/>
     <w:rsid w:val="00F43915"/>
     <w:rsid w:val="00F51832"/>
     <w:rsid w:val="00F52988"/>
     <w:rsid w:val="00F55A3F"/>
     <w:rsid w:val="00F617F2"/>
     <w:rsid w:val="00F7502F"/>
     <w:rsid w:val="00F76995"/>
     <w:rsid w:val="00F7746A"/>
     <w:rsid w:val="00F801DB"/>
     <w:rsid w:val="00F81531"/>
     <w:rsid w:val="00F853EA"/>
     <w:rsid w:val="00FA0E35"/>
     <w:rsid w:val="00FA5E80"/>
     <w:rsid w:val="00FB6ADC"/>
     <w:rsid w:val="00FD307A"/>
     <w:rsid w:val="00FE3175"/>
     <w:rsid w:val="00FE344B"/>
     <w:rsid w:val="00FE3E53"/>
     <w:rsid w:val="00FF07AE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20482"/>
+    <o:shapedefaults v:ext="edit" spidmax="21506"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -5212,65 +7174,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>179</Words>
-  <Characters>1026</Characters>
+  <Words>295</Words>
+  <Characters>1686</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>СО НП "ЗАСО"</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1203</CharactersWithSpaces>
+  <CharactersWithSpaces>1978</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ведущий специалист</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>